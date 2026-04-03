--- v0 (2025-12-14)
+++ v1 (2026-04-03)
@@ -5226,73 +5226,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E7E6E6" w:themeFill="background2"/>
           </w:tcPr>
           <w:p w:rsidR="009679E6" w:rsidRPr="009E2DF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...21 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidTr="00E92F28">
         <w:tblPrEx>
           <w:tblW w:w="10237" w:type="dxa"/>
           <w:tblInd w:w="-426" w:type="dxa"/>
           <w:tblLayout w:type="fixed"/>
           <w:tblLook w:val="04A0"/>
         </w:tblPrEx>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3970" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w:rsidR="00A06B62" w:rsidRPr="009E2DF2" w:rsidP="003D7777">
             <w:pPr>
               <w:rPr>
@@ -5395,51 +5372,51 @@
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w:rsidR="00A06B62" w:rsidRPr="009E2DF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:color w:val="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>3PH600642</w:t>
+              <w:t>002</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1873" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="D0CECE" w:themeFill="background2" w:themeFillShade="E6"/>
           </w:tcPr>
           <w:p w:rsidR="00A06B62" w:rsidRPr="009E2DF2">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:cstheme="minorHAnsi"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
@@ -8711,51 +8688,51 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="008827D8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00FC20FD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="1501602108"/>
+        <w:id w:val="1261413672"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660288" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="leftMargin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:align>bottom</wp:align>
                   </wp:positionV>
                   <wp:extent cx="510540" cy="2183130"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="2" name="Rectangle 2"/>