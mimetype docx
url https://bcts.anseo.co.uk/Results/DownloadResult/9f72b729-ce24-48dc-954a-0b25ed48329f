--- v0 (2026-04-03)
+++ v1 (2026-05-26)
@@ -8688,51 +8688,51 @@
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="008827D8">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
   <w:p w:rsidR="00FC20FD">
     <w:pPr>
       <w:pStyle w:val="Header"/>
     </w:pPr>
     <w:sdt>
       <w:sdtPr>
-        <w:id w:val="297968705"/>
+        <w:id w:val="535191916"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Page Numbers (Margins)"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:noProof/>
           </w:rPr>
           <mc:AlternateContent>
             <mc:Choice Requires="wps">
               <w:drawing>
                 <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="0" allowOverlap="1">
                   <wp:simplePos x="0" y="0"/>
                   <wp:positionH relativeFrom="leftMargin">
                     <wp:align>center</wp:align>
                   </wp:positionH>
                   <wp:positionV relativeFrom="margin">
                     <wp:align>bottom</wp:align>
                   </wp:positionV>
                   <wp:extent cx="510540" cy="2183130"/>
                   <wp:effectExtent l="0" t="0" r="3810" b="0"/>
                   <wp:wrapNone/>
                   <wp:docPr id="2" name="Rectangle 2"/>